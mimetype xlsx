--- v0 (2026-07-13)
+++ v1 (2026-08-27)
@@ -492,3237 +492,3237 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E2" t="n">
-        <v>63.4</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="F2" t="n">
-        <v>13.9</v>
+        <v>12.8</v>
       </c>
       <c r="G2" t="n">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>92.40000000000001</v>
+        <v>90.3</v>
       </c>
       <c r="F3" t="n">
-        <v>13</v>
+        <v>12.2</v>
       </c>
       <c r="G3" t="n">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>75.2</v>
+        <v>93</v>
       </c>
       <c r="F4" t="n">
-        <v>12.4</v>
+        <v>12.6</v>
       </c>
       <c r="G4" t="n">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>93</v>
+        <v>98.3</v>
       </c>
       <c r="F5" t="n">
-        <v>12.2</v>
+        <v>14.1</v>
       </c>
       <c r="G5" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>71.90000000000001</v>
+        <v>74.2</v>
       </c>
       <c r="F6" t="n">
-        <v>12.1</v>
+        <v>12.4</v>
       </c>
       <c r="G6" t="n">
-        <v>0.37</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>SL-VIJ-006</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>76.3</v>
+        <v>71.2</v>
       </c>
       <c r="F7" t="n">
-        <v>13.8</v>
+        <v>13.3</v>
       </c>
       <c r="G7" t="n">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>SL-VIJ-007</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>83</v>
+        <v>83.5</v>
       </c>
       <c r="F8" t="n">
-        <v>13.3</v>
+        <v>13.6</v>
       </c>
       <c r="G8" t="n">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>SL-VIJ-008</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>64.8</v>
+        <v>90.3</v>
       </c>
       <c r="F9" t="n">
-        <v>14.3</v>
+        <v>12.1</v>
       </c>
       <c r="G9" t="n">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>SL-VIJ-009</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>80.7</v>
+        <v>88.8</v>
       </c>
       <c r="F10" t="n">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
       <c r="G10" t="n">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>SL-VIJ-010</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E11" t="n">
-        <v>88</v>
+        <v>94.90000000000001</v>
       </c>
       <c r="F11" t="n">
-        <v>12.6</v>
+        <v>14.2</v>
       </c>
       <c r="G11" t="n">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>SL-VIJ-011</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>90</v>
+        <v>68.3</v>
       </c>
       <c r="F12" t="n">
-        <v>13.9</v>
+        <v>14</v>
       </c>
       <c r="G12" t="n">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>SL-VIJ-012</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>63.1</v>
+        <v>64.3</v>
       </c>
       <c r="F13" t="n">
-        <v>12.8</v>
+        <v>14</v>
       </c>
       <c r="G13" t="n">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>SL-VIJ-013</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>96.8</v>
+        <v>71.3</v>
       </c>
       <c r="F14" t="n">
-        <v>13.8</v>
+        <v>14.4</v>
       </c>
       <c r="G14" t="n">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>SL-VIJ-014</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>82</v>
+        <v>65.5</v>
       </c>
       <c r="F15" t="n">
-        <v>12.5</v>
+        <v>12.9</v>
       </c>
       <c r="G15" t="n">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>SL-VIJ-015</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Vijayawada</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>92.90000000000001</v>
+        <v>86.09999999999999</v>
       </c>
       <c r="F16" t="n">
-        <v>12.8</v>
+        <v>13</v>
       </c>
       <c r="G16" t="n">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>SL-HYD-001</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>96.5</v>
+        <v>89.3</v>
       </c>
       <c r="F17" t="n">
-        <v>14.4</v>
+        <v>14.2</v>
       </c>
       <c r="G17" t="n">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>SL-HYD-002</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>74.7</v>
+        <v>68.3</v>
       </c>
       <c r="F18" t="n">
-        <v>13.8</v>
+        <v>12.4</v>
       </c>
       <c r="G18" t="n">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SL-HYD-003</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>92.3</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="F19" t="n">
-        <v>14</v>
+        <v>13.4</v>
       </c>
       <c r="G19" t="n">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>SL-HYD-004</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>92.59999999999999</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="F20" t="n">
-        <v>13.1</v>
+        <v>13.4</v>
       </c>
       <c r="G20" t="n">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>SL-HYD-005</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>96.5</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="F21" t="n">
-        <v>12.6</v>
+        <v>12.5</v>
       </c>
       <c r="G21" t="n">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>SL-HYD-006</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>60.7</v>
+        <v>94</v>
       </c>
       <c r="F22" t="n">
-        <v>13.1</v>
+        <v>13.4</v>
       </c>
       <c r="G22" t="n">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>SL-HYD-007</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>65.8</v>
+        <v>92.3</v>
       </c>
       <c r="F23" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="n">
-        <v>0.54</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SL-HYD-008</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>96.59999999999999</v>
+        <v>87.2</v>
       </c>
       <c r="F24" t="n">
-        <v>13.7</v>
+        <v>12.3</v>
       </c>
       <c r="G24" t="n">
-        <v>0.33</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>SL-HYD-009</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>79.09999999999999</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="F25" t="n">
         <v>13.4</v>
       </c>
       <c r="G25" t="n">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>SL-HYD-010</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Hyderabad</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>76.2</v>
+        <v>89.3</v>
       </c>
       <c r="F26" t="n">
-        <v>12.6</v>
+        <v>14.3</v>
       </c>
       <c r="G26" t="n">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>SL-VIZ-001</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>93.09999999999999</v>
+        <v>84.3</v>
       </c>
       <c r="F27" t="n">
-        <v>13.2</v>
+        <v>12.8</v>
       </c>
       <c r="G27" t="n">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>SL-VIZ-002</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>74.5</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="F28" t="n">
-        <v>13.8</v>
+        <v>14.1</v>
       </c>
       <c r="G28" t="n">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>SL-VIZ-003</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>AC 100W CCMS</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>SL-VIZ-004</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E30" t="n">
-        <v>63.2</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="F30" t="n">
-        <v>14.1</v>
+        <v>13.4</v>
       </c>
       <c r="G30" t="n">
-        <v>0.25</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>SL-VIZ-005</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>73.40000000000001</v>
+        <v>62.8</v>
       </c>
       <c r="F31" t="n">
-        <v>12.9</v>
+        <v>14.2</v>
       </c>
       <c r="G31" t="n">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>SL-VIZ-006</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>AC 100W CCMS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>SL-VIZ-007</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>74.09999999999999</v>
+        <v>60.1</v>
       </c>
       <c r="F33" t="n">
-        <v>13.6</v>
+        <v>12.3</v>
       </c>
       <c r="G33" t="n">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>SL-VIZ-008</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>81.90000000000001</v>
+        <v>97.5</v>
       </c>
       <c r="F34" t="n">
-        <v>13.9</v>
+        <v>14.1</v>
       </c>
       <c r="G34" t="n">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>SL-VIZ-009</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>AC 100W CCMS</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>0.2</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>SL-VIZ-010</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>65.2</v>
+        <v>66.5</v>
       </c>
       <c r="F36" t="n">
-        <v>12.3</v>
+        <v>12.2</v>
       </c>
       <c r="G36" t="n">
         <v>0.25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>SL-VIZ-011</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>68.90000000000001</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="F37" t="n">
-        <v>12.8</v>
+        <v>13</v>
       </c>
       <c r="G37" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>SL-VIZ-012</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>AC 100W CCMS</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>SL-VIZ-013</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>64.40000000000001</v>
+        <v>85.3</v>
       </c>
       <c r="F39" t="n">
-        <v>13.4</v>
+        <v>13.6</v>
       </c>
       <c r="G39" t="n">
-        <v>0.17</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>SL-VIZ-014</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>70W Solar</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>70.09999999999999</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="F40" t="n">
-        <v>12.9</v>
+        <v>12.6</v>
       </c>
       <c r="G40" t="n">
-        <v>0.5600000000000001</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>SL-VIZ-015</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Vizag</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>AC 100W CCMS</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Operational</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C121"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Pole ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Hour</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Energy Consumed (kWh)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0.019</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>01:00</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>0.022</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>02:00</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0.045</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>03:00</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>0.03</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>04:00</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>0.024</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>05:00</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>0.029</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>0.038</v>
+        <v>0.039</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>07:00</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>0.021</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>0.024</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>0.031</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>0.025</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>0.037</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>0.011</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>0.048</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>0.049</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>0.038</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>0.023</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>0.021</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>0.015</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>0.039</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>20:00</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>0.046</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>0.019</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>0.012</v>
+        <v>0.027</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>SL-VIJ-001</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>0.01</v>
+        <v>0.021</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>0.039</v>
+        <v>0.024</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>01:00</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>0.021</v>
+        <v>0.025</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>02:00</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>0.017</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>03:00</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>0.026</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>04:00</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>0.032</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>05:00</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>0.049</v>
+        <v>0.025</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>0.036</v>
+        <v>0.019</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>07:00</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>0.024</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>0.049</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>0.045</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>0.043</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>0.046</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>0.015</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>0.045</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>0.01</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>0.033</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>0.021</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>0.046</v>
+        <v>0.034</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>0.018</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>0.028</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>20:00</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>0.026</v>
+        <v>0.039</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>0.038</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>0.043</v>
+        <v>0.049</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>SL-VIJ-002</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>0.026</v>
+        <v>0.027</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>0.034</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>01:00</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>0.038</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>02:00</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>0.041</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>03:00</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>0.046</v>
+        <v>0.049</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>04:00</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>0.036</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>05:00</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>0.023</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>0.017</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>07:00</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>0.01</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>0.022</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>0.027</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>0.048</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>0.034</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>0.015</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>0.019</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>0.032</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>0.016</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>0.032</v>
+        <v>0.016</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>0.04</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>0.049</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>0.044</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>20:00</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>0.043</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>0.014</v>
+        <v>0.045</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>SL-VIJ-003</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>0.049</v>
+        <v>0.024</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>0.012</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>01:00</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>0.025</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>02:00</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>0.048</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>03:00</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>0.043</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>04:00</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>05:00</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>0.036</v>
+        <v>0.045</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>0.041</v>
+        <v>0.027</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>07:00</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>0.017</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>0.033</v>
+        <v>0.026</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>0.021</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>0.05</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>0.026</v>
+        <v>0.027</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>0.028</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>0.041</v>
+        <v>0.033</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>0.015</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>0.017</v>
+        <v>0.039</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>0.027</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>0.046</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>0.032</v>
+        <v>0.048</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>0.027</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>20:00</t>
         </is>
       </c>
       <c r="C94" t="n">
         <v>0.025</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="C95" t="n">
-        <v>0.036</v>
+        <v>0.032</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>0.031</v>
+        <v>0.047</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>SL-VIJ-004</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>0.023</v>
+        <v>0.039</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="C98" t="n">
-        <v>0.05</v>
+        <v>0.037</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>01:00</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>0.012</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>02:00</t>
         </is>
       </c>
       <c r="C100" t="n">
-        <v>0.032</v>
+        <v>0.038</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>03:00</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>0.04</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>04:00</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>0.037</v>
+        <v>0.041</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>05:00</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>0.029</v>
+        <v>0.023</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>0.019</v>
+        <v>0.039</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>07:00</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>0.017</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>0.04</v>
+        <v>0.015</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>0.022</v>
+        <v>0.031</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>0.029</v>
+        <v>0.011</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>0.018</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>0.014</v>
+        <v>0.043</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>0.027</v>
+        <v>0.024</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>0.031</v>
+        <v>0.013</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>0.033</v>
+        <v>0.045</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>16:00</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>0.017</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>17:00</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>0.023</v>
+        <v>0.028</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>0.023</v>
+        <v>0.046</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>0.024</v>
+        <v>0.017</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>20:00</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>0.046</v>
+        <v>0.044</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>21:00</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>0.018</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>22:00</t>
         </is>
       </c>
       <c r="C120" t="n">
-        <v>0.025</v>
+        <v>0.036</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>SL-VIJ-005</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>23:00</t>
         </is>
       </c>
       <c r="C121" t="n">
-        <v>0.021</v>
+        <v>0.019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Pole ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Timestamp</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>SL-VIJ-007</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2026-07-12 19:50:18</t>
+          <t>2026-08-27 10:36:29</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>SL-VIJ-014</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-07-12 19:50:18</t>
+          <t>2026-08-27 10:36:29</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SL-HYD-007</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2026-07-12 19:50:18</t>
+          <t>2026-08-27 10:36:29</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>SL-VIZ-007</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2026-07-12 19:50:18</t>
+          <t>2026-08-27 10:36:29</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SL-VIZ-014</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-07-12 19:50:18</t>
+          <t>2026-08-27 10:36:29</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Faulty</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>